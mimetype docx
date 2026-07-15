--- v0 (2026-05-13)
+++ v1 (2026-07-15)
@@ -92,59 +92,59 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C57540" w:rsidRPr="00792E1F" w:rsidRDefault="00715C6E" w:rsidP="00792E1F">
+    <w:p w:rsidR="00C57540" w:rsidRPr="00792E1F" w:rsidRDefault="0057064B" w:rsidP="00792E1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715C6E">
+      <w:r w:rsidRPr="0057064B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
             <v:path arrowok="t" fillok="f" o:connecttype="none"/>
             <o:lock v:ext="edit" shapetype="t"/>
           </v:shapetype>
           <v:shape id="_x0000_s1067" type="#_x0000_t32" style="position:absolute;margin-left:-5.55pt;margin-top:3.75pt;width:467.05pt;height:.05pt;z-index:251659776" o:connectortype="straight"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="004B15CB" w:rsidRPr="00D96DD8" w:rsidRDefault="00FC6D3D" w:rsidP="004B15CB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:ind w:right="-2"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D96DD8">
@@ -4859,66 +4859,69 @@
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="008F1E1B">
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">.3 </w:t>
       </w:r>
       <w:r w:rsidR="00C46739" w:rsidRPr="0076121F">
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Minimalne kwalifikacje</w:t>
       </w:r>
       <w:r w:rsidR="00555E9B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D05E0A">
         <w:t>…………………………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="0076121F">
         <w:t>………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D05E0A" w:rsidRDefault="003A6A0D" w:rsidP="006A4DC7">
+    <w:p w:rsidR="00D05E0A" w:rsidRDefault="00D34A10" w:rsidP="006A4DC7">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bezrobotny </w:t>
+        <w:t>Poszukujący pracy</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6A0D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D05E0A">
         <w:t>wskazan</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003A6A0D">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00D05E0A">
         <w:t xml:space="preserve"> przez organizatora do odbycia stażu</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D05E0A" w:rsidRDefault="00D05E0A" w:rsidP="004B15CB">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="284"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D05E0A" w:rsidRDefault="004B15CB" w:rsidP="004B15CB">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00555E9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9363,64 +9366,64 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00155711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">w </w:t>
             </w:r>
             <w:r w:rsidR="00155711" w:rsidRPr="002E53EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>sprawie złożonego wniosku za pośrednictwem:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00977F3B" w:rsidRPr="00977F3B" w:rsidRDefault="00715C6E" w:rsidP="004B15CB">
+          <w:p w:rsidR="00977F3B" w:rsidRPr="00977F3B" w:rsidRDefault="0057064B" w:rsidP="004B15CB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715C6E">
+            <w:r w:rsidRPr="0057064B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:pict>
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="_x0000_s1069" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.7pt;margin-top:1.6pt;width:10.5pt;height:7.9pt;z-index:251660800">
                   <v:textbox style="mso-next-textbox:#_x0000_s1069">
                     <w:txbxContent>
                       <w:p w:rsidR="003F360B" w:rsidRPr="00A26D30" w:rsidRDefault="003F360B" w:rsidP="000D5DD5"/>
                       <w:p w:rsidR="003F360B" w:rsidRPr="00A26D30" w:rsidRDefault="003F360B" w:rsidP="000D5DD5">
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                             <w:lang w:eastAsia="pl-PL"/>
                           </w:rPr>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0">
                               <wp:extent cx="40005" cy="40005"/>
                               <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                               <wp:docPr id="5" name="Obraz 3"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -9534,64 +9537,64 @@
             <w:r w:rsidR="008510AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
             <w:r w:rsidR="00155711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…………………….</w:t>
             </w:r>
             <w:r w:rsidR="008510AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…..</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00977F3B" w:rsidRPr="00977F3B" w:rsidRDefault="00715C6E" w:rsidP="004B15CB">
+          <w:p w:rsidR="00977F3B" w:rsidRPr="00977F3B" w:rsidRDefault="0057064B" w:rsidP="004B15CB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="120"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715C6E">
+            <w:r w:rsidRPr="0057064B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1070" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.65pt;margin-top:2.1pt;width:10.5pt;height:7.9pt;z-index:251661824">
                   <v:textbox style="mso-next-textbox:#_x0000_s1070">
                     <w:txbxContent>
                       <w:p w:rsidR="003F360B" w:rsidRPr="00A26D30" w:rsidRDefault="003F360B" w:rsidP="000D5DD5"/>
                       <w:p w:rsidR="003F360B" w:rsidRPr="00A26D30" w:rsidRDefault="003F360B" w:rsidP="000D5DD5">
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                             <w:lang w:eastAsia="pl-PL"/>
                           </w:rPr>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0">
                               <wp:extent cx="40005" cy="40005"/>
                               <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                               <wp:docPr id="10" name="Obraz 3"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9697,64 +9700,64 @@
             <w:r w:rsidR="00155711">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>……………………</w:t>
             </w:r>
             <w:r w:rsidR="00977F3B" w:rsidRPr="00977F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r w:rsidR="008510AF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00977F3B" w:rsidRDefault="00715C6E" w:rsidP="004B15CB">
+          <w:p w:rsidR="00977F3B" w:rsidRDefault="0057064B" w:rsidP="004B15CB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715C6E">
+            <w:r w:rsidRPr="0057064B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1071" type="#_x0000_t202" style="position:absolute;margin-left:1.65pt;margin-top:.9pt;width:10.5pt;height:7.9pt;z-index:251662848">
                   <v:textbox style="mso-next-textbox:#_x0000_s1071">
                     <w:txbxContent>
                       <w:p w:rsidR="003F360B" w:rsidRPr="00A26D30" w:rsidRDefault="003F360B" w:rsidP="000D5DD5"/>
                       <w:p w:rsidR="003F360B" w:rsidRPr="00A26D30" w:rsidRDefault="003F360B" w:rsidP="000D5DD5">
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                             <w:lang w:eastAsia="pl-PL"/>
                           </w:rPr>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0">
                               <wp:extent cx="40005" cy="40005"/>
                               <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                               <wp:docPr id="15" name="Obraz 3"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -9794,64 +9797,64 @@
                           </w:drawing>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00977F3B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidR="00977F3B" w:rsidRPr="002E53EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>praca.gov.pl</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00646E26" w:rsidRPr="00646E26" w:rsidRDefault="00715C6E" w:rsidP="004B15CB">
+          <w:p w:rsidR="00646E26" w:rsidRPr="00646E26" w:rsidRDefault="0057064B" w:rsidP="004B15CB">
             <w:pPr>
               <w:pStyle w:val="Akapitzlist"/>
               <w:widowControl w:val="0"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715C6E">
+            <w:r w:rsidRPr="0057064B">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1076" type="#_x0000_t202" style="position:absolute;margin-left:1.65pt;margin-top:3.65pt;width:10.5pt;height:7.9pt;z-index:251665920">
                   <v:textbox style="mso-next-textbox:#_x0000_s1076">
                     <w:txbxContent>
                       <w:p w:rsidR="003F360B" w:rsidRPr="00A26D30" w:rsidRDefault="003F360B" w:rsidP="00646E26"/>
                       <w:p w:rsidR="003F360B" w:rsidRPr="00A26D30" w:rsidRDefault="003F360B" w:rsidP="00646E26">
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                             <w:lang w:eastAsia="pl-PL"/>
                           </w:rPr>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0">
                               <wp:extent cx="40005" cy="40005"/>
                               <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                               <wp:docPr id="36" name="Obraz 3"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -10211,51 +10214,51 @@
               <w:t>. Forma prawna</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B3165F">
               <w:t>……………………………..……</w:t>
             </w:r>
             <w:r w:rsidR="00646E26">
               <w:t>……..</w:t>
             </w:r>
             <w:r w:rsidRPr="00B3165F">
               <w:t>…………</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">.                                                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B15CB" w:rsidRDefault="00715C6E" w:rsidP="004B15CB">
+          <w:p w:rsidR="004B15CB" w:rsidRDefault="0057064B" w:rsidP="004B15CB">
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1048" type="#_x0000_t202" style="position:absolute;margin-left:197.6pt;margin-top:10.05pt;width:13.65pt;height:12.35pt;z-index:251656704;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1048">
                     <w:txbxContent>
                       <w:p w:rsidR="003F360B" w:rsidRPr="00A26D30" w:rsidRDefault="003F360B" w:rsidP="00AC63AA"/>
                       <w:p w:rsidR="003F360B" w:rsidRPr="00A26D30" w:rsidRDefault="003F360B" w:rsidP="00AC63AA">
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                             <w:lang w:eastAsia="pl-PL"/>
                           </w:rPr>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0">
                               <wp:extent cx="40005" cy="40005"/>
                               <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                               <wp:docPr id="3" name="Obraz 3"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10429,51 +10432,51 @@
             <w:r w:rsidRPr="00332783">
               <w:t>odbywania stażu</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004B15CB" w:rsidRPr="00B3165F" w:rsidRDefault="004B15CB" w:rsidP="004B15CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00B3165F">
               <w:t>………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5060" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="004B15CB" w:rsidRPr="00B3165F" w:rsidRDefault="00715C6E" w:rsidP="004B15CB">
+          <w:p w:rsidR="004B15CB" w:rsidRPr="00B3165F" w:rsidRDefault="0057064B" w:rsidP="004B15CB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="726"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:pict>
                 <v:shape id="_x0000_s1072" type="#_x0000_t202" style="position:absolute;margin-left:151.05pt;margin-top:6.1pt;width:14.4pt;height:14.2pt;z-index:251664896;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
                   <v:textbox style="mso-next-textbox:#_x0000_s1072">
                     <w:txbxContent>
                       <w:p w:rsidR="003F360B" w:rsidRPr="00A26D30" w:rsidRDefault="003F360B" w:rsidP="00AC63AA"/>
                       <w:p w:rsidR="003F360B" w:rsidRPr="00A26D30" w:rsidRDefault="003F360B" w:rsidP="00AC63AA">
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                             <w:lang w:eastAsia="pl-PL"/>
                           </w:rPr>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0">
                               <wp:extent cx="40005" cy="40005"/>
                               <wp:effectExtent l="19050" t="0" r="0" b="0"/>
                               <wp:docPr id="1" name="Obraz 2"/>
@@ -14417,58 +14420,58 @@
     <w:p w:rsidR="00D030C4" w:rsidRPr="00F11B9F" w:rsidRDefault="00D030C4" w:rsidP="00B213AC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D030C4" w:rsidRPr="00F11B9F" w:rsidSect="004C59C8">
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="567" w:right="1417" w:bottom="709" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00711CE4" w:rsidRDefault="00711CE4" w:rsidP="002F33AC">
+    <w:p w:rsidR="00695A2C" w:rsidRDefault="00695A2C" w:rsidP="002F33AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00711CE4" w:rsidRDefault="00711CE4" w:rsidP="002F33AC">
+    <w:p w:rsidR="00695A2C" w:rsidRDefault="00695A2C" w:rsidP="002F33AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14513,51 +14516,51 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="003F360B" w:rsidRDefault="00715C6E" w:rsidP="00792E1F">
+  <w:p w:rsidR="003F360B" w:rsidRDefault="0057064B" w:rsidP="00792E1F">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:pict>
         <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
           <v:path arrowok="t" fillok="f" o:connecttype="none"/>
           <o:lock v:ext="edit" shapetype="t"/>
         </v:shapetype>
         <v:shape id="_x0000_s2049" type="#_x0000_t32" style="position:absolute;margin-left:-5.6pt;margin-top:7.3pt;width:450.15pt;height:.65pt;flip:y;z-index:251658240" o:connectortype="straight"/>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w:rsidR="003F360B" w:rsidRDefault="003F360B" w:rsidP="00792E1F">
     <w:pPr>
       <w:rPr>
@@ -14791,58 +14794,58 @@
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00792E1F">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>: /PUPBYTOW/</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00792E1F">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>SkrytkaESP</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00711CE4" w:rsidRDefault="00711CE4" w:rsidP="002F33AC">
+    <w:p w:rsidR="00695A2C" w:rsidRDefault="00695A2C" w:rsidP="002F33AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00711CE4" w:rsidRDefault="00711CE4" w:rsidP="002F33AC">
+    <w:p w:rsidR="00695A2C" w:rsidRDefault="00695A2C" w:rsidP="002F33AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Nagwek1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -19512,51 +19515,51 @@
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="120"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="168962"/>
+    <o:shapedefaults v:ext="edit" spidmax="171010"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
       <o:rules v:ext="edit">
         <o:r id="V:Rule2" type="connector" idref="#_x0000_s2049"/>
       </o:rules>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
   </w:compat>
   <w:rsids>
@@ -19768,50 +19771,51 @@
     <w:rsid w:val="004D4841"/>
     <w:rsid w:val="004E170C"/>
     <w:rsid w:val="004E34F1"/>
     <w:rsid w:val="004E424A"/>
     <w:rsid w:val="004E50DC"/>
     <w:rsid w:val="004E5B4E"/>
     <w:rsid w:val="004E662D"/>
     <w:rsid w:val="004E7291"/>
     <w:rsid w:val="005000B3"/>
     <w:rsid w:val="00501215"/>
     <w:rsid w:val="00505011"/>
     <w:rsid w:val="00505611"/>
     <w:rsid w:val="00506C7F"/>
     <w:rsid w:val="00510D64"/>
     <w:rsid w:val="005138D2"/>
     <w:rsid w:val="00535392"/>
     <w:rsid w:val="00537617"/>
     <w:rsid w:val="00541302"/>
     <w:rsid w:val="00545A4C"/>
     <w:rsid w:val="005539DF"/>
     <w:rsid w:val="005555C0"/>
     <w:rsid w:val="00555E9B"/>
     <w:rsid w:val="005638A7"/>
     <w:rsid w:val="005649EB"/>
     <w:rsid w:val="0056702E"/>
+    <w:rsid w:val="0057064B"/>
     <w:rsid w:val="0057083D"/>
     <w:rsid w:val="00571BA5"/>
     <w:rsid w:val="00573450"/>
     <w:rsid w:val="00573BA0"/>
     <w:rsid w:val="00573C8B"/>
     <w:rsid w:val="005748FD"/>
     <w:rsid w:val="00574E4C"/>
     <w:rsid w:val="00576AC6"/>
     <w:rsid w:val="005814D9"/>
     <w:rsid w:val="005819E4"/>
     <w:rsid w:val="00585F5B"/>
     <w:rsid w:val="00590132"/>
     <w:rsid w:val="00592886"/>
     <w:rsid w:val="005B1E7A"/>
     <w:rsid w:val="005B471F"/>
     <w:rsid w:val="005B5BC4"/>
     <w:rsid w:val="005C173F"/>
     <w:rsid w:val="005C4F42"/>
     <w:rsid w:val="005C507D"/>
     <w:rsid w:val="005C7069"/>
     <w:rsid w:val="005D2F26"/>
     <w:rsid w:val="005E49A7"/>
     <w:rsid w:val="005F3E65"/>
     <w:rsid w:val="006027A5"/>
     <w:rsid w:val="006054F7"/>
@@ -19822,50 +19826,51 @@
     <w:rsid w:val="006153BC"/>
     <w:rsid w:val="00616012"/>
     <w:rsid w:val="00617EBA"/>
     <w:rsid w:val="00621710"/>
     <w:rsid w:val="00624779"/>
     <w:rsid w:val="0062529E"/>
     <w:rsid w:val="00625D31"/>
     <w:rsid w:val="0062621F"/>
     <w:rsid w:val="006417EA"/>
     <w:rsid w:val="00643181"/>
     <w:rsid w:val="00645CA1"/>
     <w:rsid w:val="00646E26"/>
     <w:rsid w:val="00654C70"/>
     <w:rsid w:val="00662C64"/>
     <w:rsid w:val="0066586E"/>
     <w:rsid w:val="00667EC9"/>
     <w:rsid w:val="00671EF6"/>
     <w:rsid w:val="00674452"/>
     <w:rsid w:val="0067680B"/>
     <w:rsid w:val="00680449"/>
     <w:rsid w:val="00681C73"/>
     <w:rsid w:val="00684494"/>
     <w:rsid w:val="0068748B"/>
     <w:rsid w:val="006900C4"/>
     <w:rsid w:val="00690D0D"/>
+    <w:rsid w:val="00695A2C"/>
     <w:rsid w:val="006A4DC7"/>
     <w:rsid w:val="006A6455"/>
     <w:rsid w:val="006A6E99"/>
     <w:rsid w:val="006A7612"/>
     <w:rsid w:val="006B13C9"/>
     <w:rsid w:val="006B49F6"/>
     <w:rsid w:val="006C5D0A"/>
     <w:rsid w:val="006C6C7D"/>
     <w:rsid w:val="006D5569"/>
     <w:rsid w:val="006D7225"/>
     <w:rsid w:val="006E4504"/>
     <w:rsid w:val="006F1AB9"/>
     <w:rsid w:val="006F501E"/>
     <w:rsid w:val="006F50C4"/>
     <w:rsid w:val="007063DB"/>
     <w:rsid w:val="00706CD9"/>
     <w:rsid w:val="007076D0"/>
     <w:rsid w:val="00711CE4"/>
     <w:rsid w:val="00711EC3"/>
     <w:rsid w:val="0071285B"/>
     <w:rsid w:val="00715B97"/>
     <w:rsid w:val="00715C6E"/>
     <w:rsid w:val="00720DFA"/>
     <w:rsid w:val="00730BE2"/>
     <w:rsid w:val="00731088"/>
@@ -20138,50 +20143,51 @@
     <w:rsid w:val="00CA1C20"/>
     <w:rsid w:val="00CA4CE6"/>
     <w:rsid w:val="00CA65CD"/>
     <w:rsid w:val="00CB0471"/>
     <w:rsid w:val="00CB0AEF"/>
     <w:rsid w:val="00CB2FA6"/>
     <w:rsid w:val="00CB3C9C"/>
     <w:rsid w:val="00CC29F0"/>
     <w:rsid w:val="00CC6E4E"/>
     <w:rsid w:val="00CC78C1"/>
     <w:rsid w:val="00CD1195"/>
     <w:rsid w:val="00CD4873"/>
     <w:rsid w:val="00CD5F9E"/>
     <w:rsid w:val="00CD7897"/>
     <w:rsid w:val="00CE7BC7"/>
     <w:rsid w:val="00D000F6"/>
     <w:rsid w:val="00D01E0E"/>
     <w:rsid w:val="00D02F93"/>
     <w:rsid w:val="00D030C4"/>
     <w:rsid w:val="00D051A1"/>
     <w:rsid w:val="00D05E0A"/>
     <w:rsid w:val="00D06B0B"/>
     <w:rsid w:val="00D129E1"/>
     <w:rsid w:val="00D34030"/>
     <w:rsid w:val="00D345E1"/>
+    <w:rsid w:val="00D34A10"/>
     <w:rsid w:val="00D418C1"/>
     <w:rsid w:val="00D4363B"/>
     <w:rsid w:val="00D440F6"/>
     <w:rsid w:val="00D47332"/>
     <w:rsid w:val="00D473DB"/>
     <w:rsid w:val="00D47D29"/>
     <w:rsid w:val="00D524B2"/>
     <w:rsid w:val="00D52BA6"/>
     <w:rsid w:val="00D53FDC"/>
     <w:rsid w:val="00D556AE"/>
     <w:rsid w:val="00D63496"/>
     <w:rsid w:val="00D637CF"/>
     <w:rsid w:val="00D86D52"/>
     <w:rsid w:val="00D8702E"/>
     <w:rsid w:val="00D87CC8"/>
     <w:rsid w:val="00D953B9"/>
     <w:rsid w:val="00D9663F"/>
     <w:rsid w:val="00D96DD8"/>
     <w:rsid w:val="00DA019D"/>
     <w:rsid w:val="00DA36FB"/>
     <w:rsid w:val="00DA7294"/>
     <w:rsid w:val="00DB5AD4"/>
     <w:rsid w:val="00DB79DE"/>
     <w:rsid w:val="00DC07CE"/>
     <w:rsid w:val="00DC3D96"/>
@@ -20299,51 +20305,51 @@
     <w:rsid w:val="00FD3F6C"/>
     <w:rsid w:val="00FD6A9C"/>
     <w:rsid w:val="00FE1B74"/>
     <w:rsid w:val="00FE4149"/>
     <w:rsid w:val="00FE7621"/>
     <w:rsid w:val="00FF2497"/>
     <w:rsid w:val="00FF32D6"/>
     <w:rsid w:val="00FF457B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="168962"/>
+    <o:shapedefaults v:ext="edit" spidmax="171010"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
       <o:rules v:ext="edit">
         <o:r id="V:Rule2" type="connector" idref="#_x0000_s1067"/>
       </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -21644,79 +21650,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C49BA04B-373F-442A-9D9F-041B190F86E7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1492DAD1-06EE-4E95-8709-4F210B30C2A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3543</Words>
-  <Characters>21261</Characters>
+  <Words>3544</Words>
+  <Characters>21267</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>177</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>POWIATOWY URZĄD PRACY w BYTOWI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PUP BYTÓW FILIA w Miastku</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24755</CharactersWithSpaces>
+  <CharactersWithSpaces>24762</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>POWIATOWY URZĄD PRACY w BYTOWI</dc:title>
   <dc:creator>PUP Bytów Powiatowy Urząd Pracy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>